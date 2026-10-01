--- v9 (2026-09-07)
+++ v10 (2026-10-01)
@@ -5064,54 +5064,54 @@
   <si>
     <t>YCP("P:1234","united_kingdom_region_total_exposure_generic")</t>
   </si>
   <si>
     <t>United Kingdom Total Exposure</t>
   </si>
   <si>
     <t>united_kingdom_total_exposure_generic</t>
   </si>
   <si>
     <t>YCP("P:1234","united_kingdom_total_exposure_generic")</t>
   </si>
   <si>
     <t>United States Bond Exposure</t>
   </si>
   <si>
     <t>united_states_bond_exposure_generic</t>
   </si>
   <si>
     <t>YCP("P:1234","united_states_bond_exposure_generic")</t>
   </si>
   <si>
     <t>United States Equity Exposure</t>
   </si>
   <si>
-    <t>united_states_region_equity_exposure_generic</t>
-[...2 lines deleted...]
-    <t>YCP("P:1234","united_states_region_equity_exposure_generic")</t>
+    <t>united_states_equity_exposure_generic</t>
+  </si>
+  <si>
+    <t>YCP("P:1234","united_states_equity_exposure_generic")</t>
   </si>
   <si>
     <t>United States Total Exposure</t>
   </si>
   <si>
     <t>united_states_total_exposure_generic</t>
   </si>
   <si>
     <t>YCP("P:1234","united_states_total_exposure_generic")</t>
   </si>
   <si>
     <t>Utilities Exposure</t>
   </si>
   <si>
     <t>utilities_exposure_generic</t>
   </si>
   <si>
     <t>YCP("P:1234","utilities_exposure_generic")</t>
   </si>
   <si>
     <t>Venezuela Bond Exposure</t>
   </si>
   <si>
     <t>venezuela_bond_exposure_generic</t>
   </si>
@@ -7788,51 +7788,51 @@
   <si>
     <t>YCP("SPXU","united_arab_emirates_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("SPXU","united_kingdom_bond_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("SPXU","united_kingdom_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("SPXU","united_kingdom_region_bond_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("SPXU","united_kingdom_region_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("SPXU","united_kingdom_region_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("SPXU","united_kingdom_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("SPXU","united_states_bond_exposure_generic")</t>
   </si>
   <si>
-    <t>YCP("SPXU","united_states_region_equity_exposure_generic")</t>
+    <t>YCP("SPXU","united_states_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("SPXU","united_states_total_exposure_generic")</t>
   </si>
   <si>
     <t>Upside (vs Peer Group) (10Y)</t>
   </si>
   <si>
     <t>upside_10y_vs_pg</t>
   </si>
   <si>
     <t>YCP("SPXU","upside_10y_vs_pg")</t>
   </si>
   <si>
     <t>Upside (vs Peer Group) (15Y)</t>
   </si>
   <si>
     <t>upside_15y_vs_pg</t>
   </si>
   <si>
     <t>YCP("SPXU","upside_15y_vs_pg")</t>
   </si>
   <si>
     <t>Upside (vs Peer Group) (1Y)</t>
   </si>
@@ -10188,51 +10188,51 @@
   <si>
     <t>YCP("M:AWSHX","united_arab_emirates_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","united_kingdom_bond_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","united_kingdom_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","united_kingdom_region_bond_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","united_kingdom_region_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","united_kingdom_region_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","united_kingdom_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","united_states_bond_exposure_generic")</t>
   </si>
   <si>
-    <t>YCP("M:AWSHX","united_states_region_equity_exposure_generic")</t>
+    <t>YCP("M:AWSHX","united_states_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","united_states_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","upside_10y_vs_pg")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","upside_15y_vs_pg")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","upside_1y_vs_pg")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","upside_20y_vs_pg")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","upside_3y_vs_pg")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","upside_5y_vs_pg")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","upside_downside_10y_vs_pg")</t>
   </si>
@@ -11598,51 +11598,51 @@
   <si>
     <t>YCP("S:0P0000JCML","united_arab_emirates_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","united_kingdom_bond_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","united_kingdom_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","united_kingdom_region_bond_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","united_kingdom_region_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","united_kingdom_region_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","united_kingdom_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","united_states_bond_exposure_generic")</t>
   </si>
   <si>
-    <t>YCP("S:0P0000JCML","united_states_region_equity_exposure_generic")</t>
+    <t>YCP("S:0P0000JCML","united_states_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","united_states_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","utilities_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","venezuela_bond_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","venezuela_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","venezuela_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","weighted_average_debt_to_capital_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","average_market_cap_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","weighted_average_pe_ratio_generic")</t>
   </si>
@@ -12420,69 +12420,69 @@
   <si>
     <t>quarterly_dec</t>
   </si>
   <si>
     <t>quarterly_nov</t>
   </si>
   <si>
     <t>quarterly_oct</t>
   </si>
   <si>
     <t>market_quarterly</t>
   </si>
   <si>
     <t>yearly</t>
   </si>
   <si>
     <t>semi_yearly</t>
   </si>
   <si>
     <t>market_yearly</t>
   </si>
   <si>
     <t>resample_function</t>
   </si>
   <si>
+    <t>median</t>
+  </si>
+  <si>
+    <t>mean</t>
+  </si>
+  <si>
     <t>min</t>
   </si>
   <si>
-    <t>median</t>
+    <t>std</t>
+  </si>
+  <si>
+    <t>first</t>
   </si>
   <si>
     <t>last</t>
   </si>
   <si>
-    <t>std</t>
-[...1 lines deleted...]
-  <si>
     <t>max</t>
-  </si>
-[...4 lines deleted...]
-    <t>mean</t>
   </si>
   <si>
     <t>sum</t>
   </si>
   <si>
     <t>fill_method</t>
   </si>
   <si>
     <t>backward</t>
   </si>
   <si>
     <t>forward</t>
   </si>
   <si>
     <t>no_fill</t>
   </si>
   <si>
     <t>aggregate_function</t>
   </si>
   <si>
     <t>pct_change</t>
   </si>
   <si>
     <t>YCharts Excel Add-In Macroeconomic Info</t>
   </si>
@@ -17578,115 +17578,115 @@
       <c r="B43" s="4" t="s">
         <v>4135</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" s="3" t="s">
         <v>4134</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>4136</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" s="4" t="s">
         <v>4134</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>4137</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" s="3" t="s">
         <v>4138</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>4139</v>
+        <v>4126</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" s="4" t="s">
         <v>4138</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>4126</v>
+        <v>4127</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" s="3" t="s">
         <v>4138</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>4127</v>
+        <v>4128</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" s="4" t="s">
         <v>4138</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>4128</v>
+        <v>4139</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="3" t="s">
         <v>4138</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>4129</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" s="4" t="s">
         <v>4138</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>4130</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" s="3" t="s">
         <v>4138</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>4132</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" s="4" t="s">
         <v>4138</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>4133</v>
+        <v>4132</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" s="3" t="s">
         <v>4138</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>4131</v>
+        <v>4133</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E33"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="46.7109375" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
     <col min="4" max="4" width="50.7109375" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" customWidth="1"/>
   </cols>
   <sheetData>