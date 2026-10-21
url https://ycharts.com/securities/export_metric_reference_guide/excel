--- v10 (2026-10-01)
+++ v11 (2026-10-21)
@@ -40,51 +40,51 @@
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Company | Metrics" sheetId="1" r:id="rId1"/>
     <sheet name="Company | Info" sheetId="2" r:id="rId2"/>
     <sheet name="Model Portfolio | Metrics" sheetId="3" r:id="rId3"/>
     <sheet name="Model Portfolio | Info" sheetId="4" r:id="rId4"/>
     <sheet name="ETF &amp; CEF | Metrics" sheetId="5" r:id="rId5"/>
     <sheet name="ETF &amp; CEF | Info" sheetId="6" r:id="rId6"/>
     <sheet name="Mutual Fund | Metrics" sheetId="7" r:id="rId7"/>
     <sheet name="Mutual Fund | Info" sheetId="8" r:id="rId8"/>
     <sheet name="Separate Account | Metrics" sheetId="9" r:id="rId9"/>
     <sheet name="Separate Account | Info" sheetId="10" r:id="rId10"/>
     <sheet name="Custom Security | Metrics" sheetId="11" r:id="rId11"/>
     <sheet name="Custom Security | Info" sheetId="12" r:id="rId12"/>
     <sheet name="Macroeconomic | Metrics" sheetId="13" r:id="rId13"/>
     <sheet name="YCS Parameter Options" sheetId="14" r:id="rId14"/>
     <sheet name="Macroeconomic | Info" sheetId="15" r:id="rId15"/>
     <sheet name="User Info" sheetId="16" r:id="rId16"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8353" uniqueCount="4255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8353" uniqueCount="4254">
   <si>
     <t>YCharts Excel Add-In Company Metrics</t>
   </si>
   <si>
     <t>Metric Name</t>
   </si>
   <si>
     <t>Financial Statement</t>
   </si>
   <si>
     <t>Metric Code</t>
   </si>
   <si>
     <t>Syntax</t>
   </si>
   <si>
     <t>Forward Estimate Available</t>
   </si>
   <si>
     <t>1 Year Total Returns (Daily)</t>
   </si>
   <si>
     <t>one_year_total_return</t>
   </si>
   <si>
@@ -5055,72 +5055,72 @@
   <si>
     <t>YCP("P:1234","united_kingdom_region_equity_exposure_generic")</t>
   </si>
   <si>
     <t>United Kingdom Region Total Exposure</t>
   </si>
   <si>
     <t>united_kingdom_region_total_exposure_generic</t>
   </si>
   <si>
     <t>YCP("P:1234","united_kingdom_region_total_exposure_generic")</t>
   </si>
   <si>
     <t>United Kingdom Total Exposure</t>
   </si>
   <si>
     <t>united_kingdom_total_exposure_generic</t>
   </si>
   <si>
     <t>YCP("P:1234","united_kingdom_total_exposure_generic")</t>
   </si>
   <si>
     <t>United States Bond Exposure</t>
   </si>
   <si>
-    <t>united_states_bond_exposure_generic</t>
-[...2 lines deleted...]
-    <t>YCP("P:1234","united_states_bond_exposure_generic")</t>
+    <t>united_states_region_bond_exposure_generic</t>
+  </si>
+  <si>
+    <t>YCP("P:1234","united_states_region_bond_exposure_generic")</t>
   </si>
   <si>
     <t>United States Equity Exposure</t>
   </si>
   <si>
-    <t>united_states_equity_exposure_generic</t>
-[...2 lines deleted...]
-    <t>YCP("P:1234","united_states_equity_exposure_generic")</t>
+    <t>united_states_region_equity_exposure_generic</t>
+  </si>
+  <si>
+    <t>YCP("P:1234","united_states_region_equity_exposure_generic")</t>
   </si>
   <si>
     <t>United States Total Exposure</t>
   </si>
   <si>
-    <t>united_states_total_exposure_generic</t>
-[...2 lines deleted...]
-    <t>YCP("P:1234","united_states_total_exposure_generic")</t>
+    <t>united_states_region_total_exposure_generic</t>
+  </si>
+  <si>
+    <t>YCP("P:1234","united_states_region_total_exposure_generic")</t>
   </si>
   <si>
     <t>Utilities Exposure</t>
   </si>
   <si>
     <t>utilities_exposure_generic</t>
   </si>
   <si>
     <t>YCP("P:1234","utilities_exposure_generic")</t>
   </si>
   <si>
     <t>Venezuela Bond Exposure</t>
   </si>
   <si>
     <t>venezuela_bond_exposure_generic</t>
   </si>
   <si>
     <t>YCP("P:1234","venezuela_bond_exposure_generic")</t>
   </si>
   <si>
     <t>Venezuela Equity Exposure</t>
   </si>
   <si>
     <t>venezuela_equity_exposure_generic</t>
   </si>
@@ -7785,57 +7785,57 @@
   <si>
     <t>YCP("SPXU","united_arab_emirates_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("SPXU","united_arab_emirates_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("SPXU","united_kingdom_bond_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("SPXU","united_kingdom_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("SPXU","united_kingdom_region_bond_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("SPXU","united_kingdom_region_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("SPXU","united_kingdom_region_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("SPXU","united_kingdom_total_exposure_generic")</t>
   </si>
   <si>
-    <t>YCP("SPXU","united_states_bond_exposure_generic")</t>
-[...5 lines deleted...]
-    <t>YCP("SPXU","united_states_total_exposure_generic")</t>
+    <t>YCP("SPXU","united_states_region_bond_exposure_generic")</t>
+  </si>
+  <si>
+    <t>YCP("SPXU","united_states_region_equity_exposure_generic")</t>
+  </si>
+  <si>
+    <t>YCP("SPXU","united_states_region_total_exposure_generic")</t>
   </si>
   <si>
     <t>Upside (vs Peer Group) (10Y)</t>
   </si>
   <si>
     <t>upside_10y_vs_pg</t>
   </si>
   <si>
     <t>YCP("SPXU","upside_10y_vs_pg")</t>
   </si>
   <si>
     <t>Upside (vs Peer Group) (15Y)</t>
   </si>
   <si>
     <t>upside_15y_vs_pg</t>
   </si>
   <si>
     <t>YCP("SPXU","upside_15y_vs_pg")</t>
   </si>
   <si>
     <t>Upside (vs Peer Group) (1Y)</t>
   </si>
   <si>
     <t>upside_1y_vs_pg</t>
   </si>
@@ -10185,57 +10185,57 @@
   <si>
     <t>YCP("M:AWSHX","united_arab_emirates_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","united_arab_emirates_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","united_kingdom_bond_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","united_kingdom_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","united_kingdom_region_bond_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","united_kingdom_region_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","united_kingdom_region_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","united_kingdom_total_exposure_generic")</t>
   </si>
   <si>
-    <t>YCP("M:AWSHX","united_states_bond_exposure_generic")</t>
-[...5 lines deleted...]
-    <t>YCP("M:AWSHX","united_states_total_exposure_generic")</t>
+    <t>YCP("M:AWSHX","united_states_region_bond_exposure_generic")</t>
+  </si>
+  <si>
+    <t>YCP("M:AWSHX","united_states_region_equity_exposure_generic")</t>
+  </si>
+  <si>
+    <t>YCP("M:AWSHX","united_states_region_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","upside_10y_vs_pg")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","upside_15y_vs_pg")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","upside_1y_vs_pg")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","upside_20y_vs_pg")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","upside_3y_vs_pg")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","upside_5y_vs_pg")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","upside_downside_10y_vs_pg")</t>
   </si>
   <si>
     <t>YCP("M:AWSHX","upside_downside_15y_vs_pg")</t>
   </si>
@@ -11595,57 +11595,57 @@
   <si>
     <t>YCP("S:0P0000JCML","united_arab_emirates_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","united_arab_emirates_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","united_kingdom_bond_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","united_kingdom_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","united_kingdom_region_bond_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","united_kingdom_region_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","united_kingdom_region_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","united_kingdom_total_exposure_generic")</t>
   </si>
   <si>
-    <t>YCP("S:0P0000JCML","united_states_bond_exposure_generic")</t>
-[...5 lines deleted...]
-    <t>YCP("S:0P0000JCML","united_states_total_exposure_generic")</t>
+    <t>YCP("S:0P0000JCML","united_states_region_bond_exposure_generic")</t>
+  </si>
+  <si>
+    <t>YCP("S:0P0000JCML","united_states_region_equity_exposure_generic")</t>
+  </si>
+  <si>
+    <t>YCP("S:0P0000JCML","united_states_region_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","utilities_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","venezuela_bond_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","venezuela_equity_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","venezuela_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","weighted_average_debt_to_capital_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","average_market_cap_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","weighted_average_pe_ratio_generic")</t>
   </si>
   <si>
     <t>YCP("S:0P0000JCML","weighted_average_price_to_book_ratio_generic")</t>
   </si>
@@ -12162,53 +12162,50 @@
   <si>
     <t>YCP("Y:1234","small_cap_equity_allocation_generic")</t>
   </si>
   <si>
     <t>YCP("Y:1234","small_market_cap_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("Y:1234","ex_united_states_stock_allocation_generic")</t>
   </si>
   <si>
     <t>YCP("Y:1234","stock_net_generic")</t>
   </si>
   <si>
     <t>YCP("Y:1234","technology_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("Y:1234","total_return_forward_adjusted_price")</t>
   </si>
   <si>
     <t>YCP("Y:1234","united_states_bond_allocation_generic")</t>
   </si>
   <si>
     <t>YCP("Y:1234","united_states_stock_allocation_generic")</t>
   </si>
   <si>
-    <t>united_states_region_total_exposure_generic</t>
-[...1 lines deleted...]
-  <si>
     <t>YCP("Y:1234","united_states_region_total_exposure_generic")</t>
   </si>
   <si>
     <t>YCP("Y:1234","utilities_exposure_generic")</t>
   </si>
   <si>
     <t>YCharts Excel Add-In Custom Security Info</t>
   </si>
   <si>
     <t>YCI("Y:1234", "all_time_high_date")</t>
   </si>
   <si>
     <t>YCI("Y:1234", "all_time_low_date")</t>
   </si>
   <si>
     <t>Assigned Benchmark Name</t>
   </si>
   <si>
     <t>assigned_benchmark_name</t>
   </si>
   <si>
     <t>User assigned benchmark name for the security</t>
   </si>
   <si>
     <t>YCI("Y:1234", "assigned_benchmark_name")</t>
@@ -12420,72 +12417,72 @@
   <si>
     <t>quarterly_dec</t>
   </si>
   <si>
     <t>quarterly_nov</t>
   </si>
   <si>
     <t>quarterly_oct</t>
   </si>
   <si>
     <t>market_quarterly</t>
   </si>
   <si>
     <t>yearly</t>
   </si>
   <si>
     <t>semi_yearly</t>
   </si>
   <si>
     <t>market_yearly</t>
   </si>
   <si>
     <t>resample_function</t>
   </si>
   <si>
+    <t>sum</t>
+  </si>
+  <si>
+    <t>first</t>
+  </si>
+  <si>
+    <t>min</t>
+  </si>
+  <si>
+    <t>last</t>
+  </si>
+  <si>
+    <t>mean</t>
+  </si>
+  <si>
+    <t>max</t>
+  </si>
+  <si>
+    <t>std</t>
+  </si>
+  <si>
     <t>median</t>
-  </si>
-[...19 lines deleted...]
-    <t>sum</t>
   </si>
   <si>
     <t>fill_method</t>
   </si>
   <si>
     <t>backward</t>
   </si>
   <si>
     <t>forward</t>
   </si>
   <si>
     <t>no_fill</t>
   </si>
   <si>
     <t>aggregate_function</t>
   </si>
   <si>
     <t>pct_change</t>
   </si>
   <si>
     <t>YCharts Excel Add-In Macroeconomic Info</t>
   </si>
   <si>
     <t>Adjustment Type</t>
   </si>
@@ -16500,1889 +16497,1889 @@
         <v>1625</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>1626</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>4038</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="4" t="s">
         <v>1628</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>1629</v>
       </c>
       <c r="C83" s="4" t="s">
         <v>4039</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="3" t="s">
         <v>1676</v>
       </c>
       <c r="B84" s="3" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C84" s="3" t="s">
         <v>4040</v>
-      </c>
-[...1 lines deleted...]
-        <v>4041</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="4" t="s">
         <v>1679</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>1680</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>4042</v>
+        <v>4041</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E38"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="46.7109375" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
     <col min="4" max="4" width="50.7109375" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
-        <v>4043</v>
+        <v>4042</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>236</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="3" t="s">
         <v>238</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>239</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>241</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>4044</v>
+        <v>4043</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>243</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>244</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>240</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>245</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>4045</v>
+        <v>4044</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="3" t="s">
+        <v>4045</v>
+      </c>
+      <c r="B6" s="3" t="s">
         <v>4046</v>
-      </c>
-[...1 lines deleted...]
-        <v>4047</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D6" s="3" t="s">
+        <v>4047</v>
+      </c>
+      <c r="E6" s="3" t="s">
         <v>4048</v>
-      </c>
-[...1 lines deleted...]
-        <v>4049</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
         <v>1737</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>1738</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>284</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>1739</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>4050</v>
+        <v>4049</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="3" t="s">
         <v>247</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>248</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>249</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>4051</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="4" t="s">
         <v>251</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>252</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>240</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>253</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>4052</v>
+        <v>4051</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="3" t="s">
         <v>255</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>256</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>257</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>4053</v>
+        <v>4052</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4" t="s">
         <v>259</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>260</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>240</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>261</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>4054</v>
+        <v>4053</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="3" t="s">
         <v>263</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>264</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>265</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>4055</v>
+        <v>4054</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4" t="s">
         <v>267</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>268</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>240</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>269</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>4056</v>
+        <v>4055</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="3" t="s">
         <v>271</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>272</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>273</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>4057</v>
+        <v>4056</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4" t="s">
         <v>275</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>276</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>240</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>277</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>4058</v>
+        <v>4057</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="3" t="s">
         <v>291</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>292</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>293</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>4059</v>
+        <v>4058</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4" t="s">
         <v>237</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>304</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>284</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>305</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>4060</v>
+        <v>4059</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="3" t="s">
         <v>307</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>308</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>309</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>4061</v>
+        <v>4060</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4" t="s">
         <v>311</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>312</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>284</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>313</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>4062</v>
+        <v>4061</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="3" t="s">
         <v>325</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>326</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>327</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>4063</v>
+        <v>4062</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4" t="s">
         <v>418</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>419</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>240</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>420</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>4064</v>
+        <v>4063</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="3" t="s">
+        <v>4064</v>
+      </c>
+      <c r="B22" s="3" t="s">
         <v>4065</v>
-      </c>
-[...1 lines deleted...]
-        <v>4066</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D22" s="3" t="s">
+        <v>4066</v>
+      </c>
+      <c r="E22" s="3" t="s">
         <v>4067</v>
-      </c>
-[...1 lines deleted...]
-        <v>4068</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4" t="s">
         <v>496</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>497</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>284</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>498</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>4069</v>
+        <v>4068</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="3" t="s">
         <v>500</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>501</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>502</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>4070</v>
+        <v>4069</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4" t="s">
         <v>1791</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>1792</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>415</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>1793</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>4071</v>
+        <v>4070</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3" t="s">
         <v>1795</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>1796</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>1797</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>4072</v>
+        <v>4071</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="4" t="s">
         <v>527</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>528</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>483</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>529</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>4073</v>
+        <v>4072</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="3" t="s">
         <v>531</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>532</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>533</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>4074</v>
+        <v>4073</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="4" t="s">
         <v>535</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>536</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>240</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>537</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>4075</v>
+        <v>4074</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="3" t="s">
         <v>539</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>540</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>541</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>4076</v>
+        <v>4075</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4" t="s">
         <v>543</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>544</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>240</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>545</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>4077</v>
+        <v>4076</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="3" t="s">
         <v>547</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>548</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>549</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>4078</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4" t="s">
         <v>551</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>552</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>240</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>553</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>4079</v>
+        <v>4078</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="3" t="s">
         <v>555</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>556</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>557</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>4080</v>
+        <v>4079</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4" t="s">
         <v>559</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>560</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>240</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>561</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>4081</v>
+        <v>4080</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="3" t="s">
         <v>567</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>568</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>569</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>4082</v>
+        <v>4081</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4" t="s">
         <v>571</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>572</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>240</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>573</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>4083</v>
+        <v>4082</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="3" t="s">
         <v>575</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>576</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>577</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>4084</v>
+        <v>4083</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.7109375" customWidth="1"/>
     <col min="2" max="2" width="43.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
-        <v>4085</v>
+        <v>4084</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="3" t="s">
+        <v>4085</v>
+      </c>
+      <c r="B4" s="3" t="s">
         <v>4086</v>
-      </c>
-[...1 lines deleted...]
-        <v>4087</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="s">
-        <v>4088</v>
+        <v>4087</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B54"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="65.7109375" customWidth="1"/>
     <col min="2" max="2" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
-        <v>4089</v>
+        <v>4088</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
+        <v>4089</v>
+      </c>
+      <c r="B3" s="2" t="s">
         <v>4090</v>
-      </c>
-[...1 lines deleted...]
-        <v>4091</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="3" t="s">
+        <v>4091</v>
+      </c>
+      <c r="B4" s="3" t="s">
         <v>4092</v>
-      </c>
-[...1 lines deleted...]
-        <v>4093</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="4" t="s">
-        <v>4094</v>
+        <v>4093</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>4093</v>
+        <v>4092</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="3" t="s">
+        <v>4094</v>
+      </c>
+      <c r="B6" s="3" t="s">
         <v>4095</v>
-      </c>
-[...1 lines deleted...]
-        <v>4096</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>4097</v>
+        <v>4096</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="3" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>4098</v>
+        <v>4097</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>4099</v>
+        <v>4098</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="3" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>4100</v>
+        <v>4099</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>4101</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="3" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>4102</v>
+        <v>4101</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="4" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>4103</v>
+        <v>4102</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="3" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>4104</v>
+        <v>4103</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="4" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>4105</v>
+        <v>4104</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="3" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>4106</v>
+        <v>4105</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="4" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>4107</v>
+        <v>4106</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="3" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>4108</v>
+        <v>4107</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="4" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>4109</v>
+        <v>4108</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="3" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>4110</v>
+        <v>4109</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="4" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>4111</v>
+        <v>4110</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="3" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>4112</v>
+        <v>4111</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="4" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>4113</v>
+        <v>4112</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="3" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>4114</v>
+        <v>4113</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="4" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>4115</v>
+        <v>4114</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="3" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>4116</v>
+        <v>4115</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="4" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>4117</v>
+        <v>4116</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="3" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>4118</v>
+        <v>4117</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="4" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>4119</v>
+        <v>4118</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" s="3" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>4120</v>
+        <v>4119</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" s="4" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>4121</v>
+        <v>4120</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" s="3" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>4122</v>
+        <v>4121</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="4" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>4123</v>
+        <v>4122</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="3" t="s">
-        <v>4095</v>
+        <v>4094</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>4124</v>
+        <v>4123</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" s="4" t="s">
+        <v>4124</v>
+      </c>
+      <c r="B35" s="4" t="s">
         <v>4125</v>
-      </c>
-[...1 lines deleted...]
-        <v>4126</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" s="3" t="s">
-        <v>4125</v>
+        <v>4124</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>4127</v>
+        <v>4126</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" s="4" t="s">
-        <v>4125</v>
+        <v>4124</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>4128</v>
+        <v>4127</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" s="3" t="s">
-        <v>4125</v>
+        <v>4124</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>4129</v>
+        <v>4128</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" s="4" t="s">
-        <v>4125</v>
+        <v>4124</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>4130</v>
+        <v>4129</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" s="3" t="s">
-        <v>4125</v>
+        <v>4124</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>4131</v>
+        <v>4130</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" s="4" t="s">
-        <v>4125</v>
+        <v>4124</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>4132</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" s="3" t="s">
-        <v>4125</v>
+        <v>4124</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>4133</v>
+        <v>4132</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" s="4" t="s">
+        <v>4133</v>
+      </c>
+      <c r="B43" s="4" t="s">
         <v>4134</v>
-      </c>
-[...1 lines deleted...]
-        <v>4135</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" s="3" t="s">
-        <v>4134</v>
+        <v>4133</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>4136</v>
+        <v>4135</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" s="4" t="s">
-        <v>4134</v>
+        <v>4133</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>4137</v>
+        <v>4136</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" s="3" t="s">
-        <v>4138</v>
+        <v>4137</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>4126</v>
+        <v>4125</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" s="4" t="s">
-        <v>4138</v>
+        <v>4137</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>4127</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" s="3" t="s">
-        <v>4138</v>
+        <v>4137</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>4128</v>
+        <v>4126</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" s="4" t="s">
-        <v>4138</v>
+        <v>4137</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>4139</v>
+        <v>4128</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" s="3" t="s">
+        <v>4137</v>
+      </c>
+      <c r="B50" s="3" t="s">
         <v>4138</v>
-      </c>
-[...1 lines deleted...]
-        <v>4129</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" s="4" t="s">
-        <v>4138</v>
+        <v>4137</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>4130</v>
+        <v>4129</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" s="3" t="s">
-        <v>4138</v>
+        <v>4137</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>4131</v>
+        <v>4130</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" s="4" t="s">
-        <v>4138</v>
+        <v>4137</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>4132</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" s="3" t="s">
-        <v>4138</v>
+        <v>4137</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>4133</v>
+        <v>4132</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E33"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="46.7109375" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
     <col min="4" max="4" width="50.7109375" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
-        <v>4140</v>
+        <v>4139</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>236</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="3" t="s">
+        <v>4140</v>
+      </c>
+      <c r="B4" s="3" t="s">
         <v>4141</v>
-      </c>
-[...1 lines deleted...]
-        <v>4142</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D4" s="3" t="s">
+        <v>4142</v>
+      </c>
+      <c r="E4" s="3" t="s">
         <v>4143</v>
-      </c>
-[...1 lines deleted...]
-        <v>4144</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
+        <v>4144</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>4145</v>
-      </c>
-[...1 lines deleted...]
-        <v>4146</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>415</v>
       </c>
       <c r="D5" s="4" t="s">
+        <v>4146</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>4147</v>
-      </c>
-[...1 lines deleted...]
-        <v>4148</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="3" t="s">
+        <v>4148</v>
+      </c>
+      <c r="B6" s="3" t="s">
         <v>4149</v>
-      </c>
-[...1 lines deleted...]
-        <v>4150</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>415</v>
       </c>
       <c r="D6" s="3" t="s">
+        <v>4150</v>
+      </c>
+      <c r="E6" s="3" t="s">
         <v>4151</v>
-      </c>
-[...1 lines deleted...]
-        <v>4152</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
         <v>287</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>288</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>284</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>289</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>4153</v>
+        <v>4152</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="3" t="s">
+        <v>4153</v>
+      </c>
+      <c r="B8" s="3" t="s">
         <v>4154</v>
-      </c>
-[...1 lines deleted...]
-        <v>4155</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D8" s="3" t="s">
+        <v>4155</v>
+      </c>
+      <c r="E8" s="3" t="s">
         <v>4156</v>
-      </c>
-[...1 lines deleted...]
-        <v>4157</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="4" t="s">
         <v>307</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>308</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>284</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>309</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>4158</v>
+        <v>4157</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>312</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>313</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>4159</v>
+        <v>4158</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4" t="s">
         <v>325</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>326</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>240</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>327</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>4160</v>
+        <v>4159</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="3" t="s">
+        <v>4160</v>
+      </c>
+      <c r="B12" s="3" t="s">
         <v>4161</v>
       </c>
-      <c r="B12" s="3" t="s">
+      <c r="C12" s="3" t="s">
         <v>4162</v>
       </c>
-      <c r="C12" s="3" t="s">
+      <c r="D12" s="3" t="s">
         <v>4163</v>
       </c>
-      <c r="D12" s="3" t="s">
+      <c r="E12" s="3" t="s">
         <v>4164</v>
-      </c>
-[...1 lines deleted...]
-        <v>4165</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4" t="s">
+        <v>4165</v>
+      </c>
+      <c r="B13" s="4" t="s">
         <v>4166</v>
       </c>
-      <c r="B13" s="4" t="s">
+      <c r="C13" s="4" t="s">
+        <v>4162</v>
+      </c>
+      <c r="D13" s="4" t="s">
         <v>4167</v>
       </c>
-      <c r="C13" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="4" t="s">
+      <c r="E13" s="4" t="s">
         <v>4168</v>
-      </c>
-[...1 lines deleted...]
-        <v>4169</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="3" t="s">
+        <v>4169</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>4170</v>
-      </c>
-[...1 lines deleted...]
-        <v>4171</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D14" s="3" t="s">
+        <v>4171</v>
+      </c>
+      <c r="E14" s="3" t="s">
         <v>4172</v>
-      </c>
-[...1 lines deleted...]
-        <v>4173</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4" t="s">
+        <v>4173</v>
+      </c>
+      <c r="B15" s="4" t="s">
         <v>4174</v>
-      </c>
-[...1 lines deleted...]
-        <v>4175</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>284</v>
       </c>
       <c r="D15" s="4" t="s">
+        <v>4175</v>
+      </c>
+      <c r="E15" s="4" t="s">
         <v>4176</v>
-      </c>
-[...1 lines deleted...]
-        <v>4177</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="3" t="s">
+        <v>4177</v>
+      </c>
+      <c r="B16" s="3" t="s">
         <v>4178</v>
-      </c>
-[...1 lines deleted...]
-        <v>4179</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>415</v>
       </c>
       <c r="D16" s="3" t="s">
+        <v>4179</v>
+      </c>
+      <c r="E16" s="3" t="s">
         <v>4180</v>
-      </c>
-[...1 lines deleted...]
-        <v>4181</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4" t="s">
+        <v>4181</v>
+      </c>
+      <c r="B17" s="4" t="s">
         <v>4182</v>
-      </c>
-[...1 lines deleted...]
-        <v>4183</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>415</v>
       </c>
       <c r="D17" s="4" t="s">
+        <v>4183</v>
+      </c>
+      <c r="E17" s="4" t="s">
         <v>4184</v>
-      </c>
-[...1 lines deleted...]
-        <v>4185</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="3" t="s">
+        <v>4185</v>
+      </c>
+      <c r="B18" s="3" t="s">
         <v>4186</v>
-      </c>
-[...1 lines deleted...]
-        <v>4187</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D18" s="3" t="s">
+        <v>4187</v>
+      </c>
+      <c r="E18" s="3" t="s">
         <v>4188</v>
-      </c>
-[...1 lines deleted...]
-        <v>4189</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4" t="s">
-        <v>4161</v>
+        <v>4160</v>
       </c>
       <c r="B19" s="4" t="s">
+        <v>4189</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>4162</v>
+      </c>
+      <c r="D19" s="4" t="s">
         <v>4190</v>
       </c>
-      <c r="C19" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="4" t="s">
+      <c r="E19" s="4" t="s">
         <v>4191</v>
-      </c>
-[...1 lines deleted...]
-        <v>4192</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="3" t="s">
+        <v>4192</v>
+      </c>
+      <c r="B20" s="3" t="s">
         <v>4193</v>
-      </c>
-[...1 lines deleted...]
-        <v>4194</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>415</v>
       </c>
       <c r="D20" s="3" t="s">
+        <v>4194</v>
+      </c>
+      <c r="E20" s="3" t="s">
         <v>4195</v>
-      </c>
-[...1 lines deleted...]
-        <v>4196</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4" t="s">
         <v>418</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>419</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>240</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>420</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>4197</v>
+        <v>4196</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="3" t="s">
-        <v>4166</v>
+        <v>4165</v>
       </c>
       <c r="B22" s="3" t="s">
+        <v>4197</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>4162</v>
+      </c>
+      <c r="D22" s="3" t="s">
         <v>4198</v>
       </c>
-      <c r="C22" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="3" t="s">
+      <c r="E22" s="3" t="s">
         <v>4199</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4" t="s">
+        <v>4200</v>
+      </c>
+      <c r="B23" s="4" t="s">
         <v>4201</v>
-      </c>
-[...1 lines deleted...]
-        <v>4202</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>415</v>
       </c>
       <c r="D23" s="4" t="s">
+        <v>4202</v>
+      </c>
+      <c r="E23" s="4" t="s">
         <v>4203</v>
-      </c>
-[...1 lines deleted...]
-        <v>4204</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="3" t="s">
+        <v>4204</v>
+      </c>
+      <c r="B24" s="3" t="s">
         <v>4205</v>
-      </c>
-[...1 lines deleted...]
-        <v>4206</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D24" s="3" t="s">
+        <v>4206</v>
+      </c>
+      <c r="E24" s="3" t="s">
         <v>4207</v>
-      </c>
-[...1 lines deleted...]
-        <v>4208</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4" t="s">
+        <v>4208</v>
+      </c>
+      <c r="B25" s="4" t="s">
         <v>4209</v>
-      </c>
-[...1 lines deleted...]
-        <v>4210</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>284</v>
       </c>
       <c r="D25" s="4" t="s">
+        <v>4210</v>
+      </c>
+      <c r="E25" s="4" t="s">
         <v>4211</v>
-      </c>
-[...1 lines deleted...]
-        <v>4212</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3" t="s">
+        <v>4212</v>
+      </c>
+      <c r="B26" s="3" t="s">
         <v>4213</v>
-      </c>
-[...1 lines deleted...]
-        <v>4214</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D26" s="3" t="s">
+        <v>4214</v>
+      </c>
+      <c r="E26" s="3" t="s">
         <v>4215</v>
-      </c>
-[...1 lines deleted...]
-        <v>4216</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="4" t="s">
         <v>496</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>497</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>284</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>498</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>4217</v>
+        <v>4216</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="3" t="s">
         <v>500</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>501</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>502</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>4218</v>
+        <v>4217</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="4" t="s">
+        <v>4218</v>
+      </c>
+      <c r="B29" s="4" t="s">
         <v>4219</v>
-      </c>
-[...1 lines deleted...]
-        <v>4220</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>284</v>
       </c>
       <c r="D29" s="4" t="s">
+        <v>4220</v>
+      </c>
+      <c r="E29" s="4" t="s">
         <v>4221</v>
-      </c>
-[...1 lines deleted...]
-        <v>4222</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="3" t="s">
+        <v>4222</v>
+      </c>
+      <c r="B30" s="3" t="s">
         <v>4223</v>
-      </c>
-[...1 lines deleted...]
-        <v>4224</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D30" s="3" t="s">
+        <v>4224</v>
+      </c>
+      <c r="E30" s="3" t="s">
         <v>4225</v>
-      </c>
-[...1 lines deleted...]
-        <v>4226</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4" t="s">
+        <v>4226</v>
+      </c>
+      <c r="B31" s="4" t="s">
         <v>4227</v>
-      </c>
-[...1 lines deleted...]
-        <v>4228</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>284</v>
       </c>
       <c r="D31" s="4" t="s">
+        <v>4228</v>
+      </c>
+      <c r="E31" s="4" t="s">
         <v>4229</v>
-      </c>
-[...1 lines deleted...]
-        <v>4230</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="3" t="s">
         <v>527</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>528</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>483</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>529</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>4231</v>
+        <v>4230</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4" t="s">
         <v>567</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>568</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>284</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>569</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>4232</v>
+        <v>4231</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="46.7109375" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" customWidth="1"/>
     <col min="3" max="3" width="35.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
-        <v>4233</v>
+        <v>4232</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="3" t="s">
+        <v>4233</v>
+      </c>
+      <c r="B4" s="3" t="s">
         <v>4234</v>
-      </c>
-[...1 lines deleted...]
-        <v>4235</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="s">
-        <v>4236</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
+        <v>4236</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>4237</v>
-      </c>
-[...1 lines deleted...]
-        <v>4238</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4" t="s">
-        <v>4239</v>
+        <v>4238</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="3" t="s">
+        <v>4239</v>
+      </c>
+      <c r="B6" s="3" t="s">
         <v>4240</v>
-      </c>
-[...1 lines deleted...]
-        <v>4241</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="s">
-        <v>4242</v>
+        <v>4241</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4" t="s">
         <v>2753</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>4243</v>
+        <v>4242</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4" t="s">
-        <v>4244</v>
+        <v>4243</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="3" t="s">
+        <v>4244</v>
+      </c>
+      <c r="B8" s="3" t="s">
         <v>4245</v>
-      </c>
-[...1 lines deleted...]
-        <v>4246</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3" t="s">
-        <v>4247</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="4" t="s">
         <v>481</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>482</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4" t="s">
-        <v>4248</v>
+        <v>4247</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="3" t="s">
+        <v>4248</v>
+      </c>
+      <c r="B10" s="3" t="s">
         <v>4249</v>
-      </c>
-[...1 lines deleted...]
-        <v>4250</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3" t="s">
-        <v>4251</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4" t="s">
+        <v>4251</v>
+      </c>
+      <c r="B11" s="4" t="s">
         <v>4252</v>
-      </c>
-[...1 lines deleted...]
-        <v>4253</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4" t="s">
-        <v>4254</v>
+        <v>4253</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E92"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="46.7109375" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
     <col min="4" max="4" width="50.7109375" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" customWidth="1"/>
   </cols>
   <sheetData>